--- v0 (2026-04-20)
+++ v1 (2026-06-10)
@@ -1,282 +1,278 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="002C6CAC" w:rsidRDefault="00D97FFA" w:rsidP="00E93280">
+    <w:p w14:paraId="3D13A765" w14:textId="77777777" w:rsidR="002C6CAC" w:rsidRDefault="00000000" w:rsidP="00E93280">
       <w:pPr>
         <w:ind w:left="-1080" w:right="-990"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:pict>
+        <w:pict w14:anchorId="36099D57">
           <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
             <v:stroke joinstyle="miter"/>
             <v:path gradientshapeok="t" o:connecttype="rect"/>
           </v:shapetype>
           <v:shape id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:461.15pt;margin-top:358.9pt;width:258.35pt;height:229.25pt;z-index:251670528;mso-width-percent:400;mso-height-percent:200;mso-width-percent:400;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin" filled="f">
             <v:textbox style="mso-fit-shape-to-text:t">
               <w:txbxContent>
-                <w:p w:rsidR="00D97FFA" w:rsidRDefault="00D97FFA" w:rsidP="00D97FFA">
+                <w:p w14:paraId="4D46BE82" w14:textId="77777777" w:rsidR="00D97FFA" w:rsidRDefault="00D97FFA" w:rsidP="00D97FFA">
                   <w:pPr>
                     <w:pStyle w:val="Heading1"/>
                     <w:rPr>
                       <w:sz w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:sz w:val="24"/>
                     </w:rPr>
                     <w:t>Programming Reader</w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="00D97FFA" w:rsidRDefault="00D97FFA" w:rsidP="00D97FFA">
+                <w:p w14:paraId="2E075958" w14:textId="3F329CA6" w:rsidR="00D97FFA" w:rsidRDefault="00D97FFA" w:rsidP="00D97FFA">
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="5"/>
                     </w:numPr>
                     <w:ind w:left="360"/>
                     <w:rPr>
                       <w:sz w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00D97FFA">
                     <w:rPr>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>Open Transport Tray</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:sz w:val="18"/>
                     </w:rPr>
-                    <w:t>: Start&gt;All Programs&gt;Stanley Security Solutions&gt;BASIS Transport</w:t>
+                    <w:t>: Start&gt;All Programs&gt;</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00A33AC2">
+                    <w:rPr>
+                      <w:sz w:val="18"/>
+                    </w:rPr>
+                    <w:t>BEST Access&gt;BEST</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:sz w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00A33AC2">
+                    <w:rPr>
+                      <w:sz w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Transport</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:noProof/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:drawing>
-                      <wp:inline distT="0" distB="0" distL="0" distR="0">
+                      <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="602FD3B6" wp14:editId="25D9E1DB">
                         <wp:extent cx="1704975" cy="762000"/>
                         <wp:effectExtent l="19050" t="0" r="9525" b="0"/>
                         <wp:docPr id="39" name="Picture 23"/>
                         <wp:cNvGraphicFramePr>
                           <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                         </wp:cNvGraphicFramePr>
                         <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                               <pic:nvPicPr>
                                 <pic:cNvPr id="0" name="Picture 23"/>
                                 <pic:cNvPicPr>
                                   <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                 </pic:cNvPicPr>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="rId5"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr bwMode="auto">
                                 <a:xfrm>
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1704975" cy="762000"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect">
                                   <a:avLst/>
                                 </a:prstGeom>
                                 <a:noFill/>
                                 <a:ln w="9525">
                                   <a:noFill/>
                                   <a:miter lim="800000"/>
                                   <a:headEnd/>
                                   <a:tailEnd/>
                                 </a:ln>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:inline>
                     </w:drawing>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="00D97FFA" w:rsidRDefault="00D97FFA" w:rsidP="00D97FFA">
+                <w:p w14:paraId="6AFB4FD2" w14:textId="77777777" w:rsidR="00D97FFA" w:rsidRDefault="00D97FFA" w:rsidP="00D97FFA">
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="5"/>
                     </w:numPr>
                     <w:ind w:left="360"/>
                     <w:rPr>
                       <w:sz w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Your panels and readers should show </w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="00D97FFA" w:rsidRDefault="00D97FFA" w:rsidP="00D97FFA">
+                <w:p w14:paraId="463216BC" w14:textId="77777777" w:rsidR="00D97FFA" w:rsidRDefault="00D97FFA" w:rsidP="00D97FFA">
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:ind w:left="360"/>
                     <w:rPr>
                       <w:sz w:val="18"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:proofErr w:type="gramStart"/>
-[...11 lines deleted...]
-                    <w:t xml:space="preserve"> in the program. Locate the </w:t>
+                  <w:r>
+                    <w:rPr>
+                      <w:sz w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">up in the program. Locate the </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:br/>
                     <w:t>reader you would like to program</w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="00D97FFA" w:rsidRDefault="00D97FFA" w:rsidP="00D97FFA">
+                <w:p w14:paraId="0A9F166C" w14:textId="77777777" w:rsidR="00D97FFA" w:rsidRDefault="00D97FFA" w:rsidP="00D97FFA">
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:ind w:left="360"/>
                     <w:rPr>
                       <w:sz w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:sz w:val="18"/>
                     </w:rPr>
-                    <w:t xml:space="preserve"> </w:t>
-[...16 lines deleted...]
-                <w:p w:rsidR="00D97FFA" w:rsidRDefault="00D97FFA" w:rsidP="00D97FFA">
+                    <w:t xml:space="preserve"> and right click on it and click on </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="142BE4D6" w14:textId="77777777" w:rsidR="00D97FFA" w:rsidRDefault="00D97FFA" w:rsidP="00D97FFA">
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:ind w:left="360"/>
                     <w:rPr>
                       <w:sz w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00D97FFA">
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>Configure Lockset.</w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="00D97FFA" w:rsidRPr="00D97FFA" w:rsidRDefault="00D97FFA" w:rsidP="00D97FFA">
+                <w:p w14:paraId="72F690AC" w14:textId="77777777" w:rsidR="00D97FFA" w:rsidRPr="00D97FFA" w:rsidRDefault="00D97FFA" w:rsidP="00D97FFA">
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:ind w:left="360"/>
                     <w:rPr>
                       <w:sz w:val="2"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00D97FFA">
                     <w:rPr>
                       <w:sz w:val="14"/>
                     </w:rPr>
                     <w:br/>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:sz w:val="14"/>
                     </w:rPr>
                     <w:br/>
                   </w:r>
                 </w:p>
               </w:txbxContent>
             </v:textbox>
           </v:shape>
         </w:pict>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00D97FFA">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="29E5EFAB" wp14:editId="75283D86">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>7791450</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>6372225</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1270121" cy="809625"/>
             <wp:effectExtent l="19050" t="0" r="6229" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="41" name="Picture 26"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 26"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6" cstate="print"/>
@@ -285,62 +281,62 @@
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1270121" cy="809625"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00D97FFA">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="006E08D0">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="23CD25AF" wp14:editId="102B628D">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>7639050</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>1381125</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1247775" cy="495300"/>
             <wp:effectExtent l="19050" t="0" r="9525" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="28" name="Picture 16"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 16"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="print"/>
@@ -349,281 +345,284 @@
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1247775" cy="495300"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00AA2338">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:pict>
+        <w:pict w14:anchorId="6B7062A2">
           <v:shape id="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:461.05pt;margin-top:39.9pt;width:258.35pt;height:89pt;z-index:251658238;mso-width-percent:400;mso-height-percent:200;mso-position-horizontal-relative:text;mso-position-vertical-relative:text;mso-width-percent:400;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin" filled="f">
             <v:textbox style="mso-fit-shape-to-text:t">
               <w:txbxContent>
-                <w:p w:rsidR="006B0F13" w:rsidRDefault="006B0F13" w:rsidP="006B0F13">
+                <w:p w14:paraId="75FE0A4E" w14:textId="77777777" w:rsidR="006B0F13" w:rsidRDefault="006B0F13" w:rsidP="006B0F13">
                   <w:pPr>
                     <w:pStyle w:val="Heading1"/>
                     <w:rPr>
                       <w:sz w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00E93280">
                     <w:rPr>
                       <w:sz w:val="24"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Downloading </w:t>
                   </w:r>
                   <w:r w:rsidR="00AA2338">
                     <w:rPr>
                       <w:sz w:val="24"/>
                     </w:rPr>
                     <w:t>Single Reader</w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="00AA2338" w:rsidRPr="006E08D0" w:rsidRDefault="00AA2338" w:rsidP="00AA2338">
+                <w:p w14:paraId="2DDE42A8" w14:textId="77777777" w:rsidR="00AA2338" w:rsidRPr="006E08D0" w:rsidRDefault="00AA2338" w:rsidP="00AA2338">
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="4"/>
                     </w:numPr>
                     <w:ind w:left="360"/>
                     <w:rPr>
                       <w:sz w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="006E08D0">
                     <w:rPr>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Click on the system tree icon to </w:t>
                   </w:r>
                   <w:r w:rsidRPr="006E08D0">
                     <w:rPr>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:br/>
                     <w:t xml:space="preserve">expand the hardware tree. </w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="00AA2338" w:rsidRPr="006E08D0" w:rsidRDefault="006E08D0" w:rsidP="00AA2338">
+                <w:p w14:paraId="42AFE54C" w14:textId="77777777" w:rsidR="00AA2338" w:rsidRPr="006E08D0" w:rsidRDefault="006E08D0" w:rsidP="00AA2338">
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="4"/>
                     </w:numPr>
                     <w:ind w:left="360"/>
                     <w:rPr>
                       <w:sz w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="006E08D0">
                     <w:rPr>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Locate the Offline panel the </w:t>
                   </w:r>
                   <w:r w:rsidRPr="006E08D0">
                     <w:rPr>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:br/>
                     <w:t xml:space="preserve">reader you would like to </w:t>
                   </w:r>
                   <w:r w:rsidRPr="006E08D0">
                     <w:rPr>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:br/>
                     <w:t xml:space="preserve">download is attached to </w:t>
                   </w:r>
                   <w:r w:rsidRPr="006E08D0">
                     <w:rPr>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:br/>
                     <w:t>and click on the right arrow to expand the hardware tree.</w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="006E08D0" w:rsidRDefault="006E08D0" w:rsidP="00AA2338">
+                <w:p w14:paraId="70FC6C46" w14:textId="77777777" w:rsidR="006E08D0" w:rsidRDefault="006E08D0" w:rsidP="00AA2338">
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="4"/>
                     </w:numPr>
                     <w:ind w:left="360"/>
                   </w:pPr>
                   <w:r w:rsidRPr="006E08D0">
                     <w:rPr>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>Right click on the reader you would like to download and click the download option.</w:t>
                   </w:r>
                   <w:r w:rsidRPr="006E08D0">
                     <w:rPr>
                       <w:noProof/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:noProof/>
                     </w:rPr>
                     <w:drawing>
-                      <wp:inline distT="0" distB="0" distL="0" distR="0">
+                      <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="32BA6840" wp14:editId="343E22FC">
                         <wp:extent cx="2247900" cy="1267433"/>
                         <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                         <wp:docPr id="30" name="Picture 19"/>
                         <wp:cNvGraphicFramePr>
                           <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                         </wp:cNvGraphicFramePr>
                         <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                               <pic:nvPicPr>
                                 <pic:cNvPr id="0" name="Picture 19"/>
                                 <pic:cNvPicPr>
                                   <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                 </pic:cNvPicPr>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="rId8"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr bwMode="auto">
                                 <a:xfrm>
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="2247900" cy="1267433"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect">
                                   <a:avLst/>
                                 </a:prstGeom>
                                 <a:noFill/>
                                 <a:ln w="9525">
                                   <a:noFill/>
                                   <a:miter lim="800000"/>
                                   <a:headEnd/>
                                   <a:tailEnd/>
                                 </a:ln>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:inline>
                     </w:drawing>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="006E08D0" w:rsidRPr="006E08D0" w:rsidRDefault="006E08D0" w:rsidP="00AA2338">
+                <w:p w14:paraId="1ED2A734" w14:textId="77777777" w:rsidR="006E08D0" w:rsidRPr="006E08D0" w:rsidRDefault="006E08D0" w:rsidP="00AA2338">
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="4"/>
                     </w:numPr>
                     <w:ind w:left="360"/>
                     <w:rPr>
                       <w:sz w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="006E08D0">
                     <w:rPr>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Sync completed successfully once the reader has successfully downloaded. </w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="006E08D0" w:rsidRPr="006E08D0" w:rsidRDefault="006E08D0" w:rsidP="00AA2338">
+                <w:p w14:paraId="12652D6A" w14:textId="77777777" w:rsidR="006E08D0" w:rsidRPr="006E08D0" w:rsidRDefault="006E08D0" w:rsidP="00AA2338">
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="4"/>
                     </w:numPr>
                     <w:ind w:left="360"/>
                     <w:rPr>
                       <w:sz w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="006E08D0">
                     <w:rPr>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>Close the programs, system administration, BASIS Com Server, and BASIS Transport tray.</w:t>
                   </w:r>
                 </w:p>
               </w:txbxContent>
             </v:textbox>
           </v:shape>
         </w:pict>
       </w:r>
-      <w:r w:rsidR="00AA2338">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:pict>
+        <w:pict w14:anchorId="5184CF85">
           <v:rect id="_x0000_s1027" style="position:absolute;left:0;text-align:left;margin-left:-71.85pt;margin-top:-16.5pt;width:791.25pt;height:45.75pt;z-index:251659263;mso-position-horizontal-relative:text;mso-position-vertical-relative:text">
             <v:fill color2="fill darken(118)" rotate="t" angle="-90" method="linear sigma" focus="100%" type="gradient"/>
             <v:textbox>
               <w:txbxContent>
-                <w:p w:rsidR="00E93280" w:rsidRDefault="00E93280"/>
+                <w:p w14:paraId="6CC8C3C6" w14:textId="77777777" w:rsidR="00E93280" w:rsidRDefault="00E93280"/>
               </w:txbxContent>
             </v:textbox>
           </v:rect>
         </w:pict>
       </w:r>
       <w:r w:rsidR="00AA2338" w:rsidRPr="00AA2338">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AA2338" w:rsidRPr="00AA2338">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6F1A0618" wp14:editId="5468AC52">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>8620125</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>1076325</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="266700" cy="238125"/>
             <wp:effectExtent l="19050" t="0" r="0" b="0"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="-1543" y="0"/>
                 <wp:lineTo x="-1543" y="20736"/>
                 <wp:lineTo x="21600" y="20736"/>
                 <wp:lineTo x="21600" y="0"/>
                 <wp:lineTo x="-1543" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="27" name="Picture 13"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -641,52 +640,55 @@
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="266700" cy="238125"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00AA2338" w:rsidRPr="00AA2338">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4EA7AB51" wp14:editId="116420FD">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>4638675</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>6172200</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="945515" cy="885825"/>
             <wp:effectExtent l="19050" t="0" r="6985" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="24" name="Picture 7"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 7"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10" cstate="print"/>
@@ -695,436 +697,448 @@
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="945515" cy="885825"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="006B0F13">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:pict>
+        <w:pict w14:anchorId="4952463A">
           <v:shape id="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:195.55pt;margin-top:39.5pt;width:258.35pt;height:560.7pt;z-index:251664384;mso-width-percent:400;mso-height-percent:200;mso-position-horizontal-relative:text;mso-position-vertical-relative:text;mso-width-percent:400;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin">
             <v:textbox style="mso-fit-shape-to-text:t">
               <w:txbxContent>
-                <w:p w:rsidR="006B0F13" w:rsidRDefault="006B0F13" w:rsidP="006B0F13">
+                <w:p w14:paraId="693D5483" w14:textId="77777777" w:rsidR="006B0F13" w:rsidRDefault="006B0F13" w:rsidP="006B0F13">
                   <w:pPr>
                     <w:pStyle w:val="Heading1"/>
                     <w:rPr>
                       <w:sz w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00E93280">
                     <w:rPr>
                       <w:sz w:val="24"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Downloading </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:sz w:val="24"/>
                     </w:rPr>
                     <w:t>Entire Panel</w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="006B0F13" w:rsidRDefault="006B0F13" w:rsidP="006B0F13">
+                <w:p w14:paraId="70E025CA" w14:textId="49D7314E" w:rsidR="006B0F13" w:rsidRDefault="006B0F13" w:rsidP="006B0F13">
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="2"/>
                     </w:numPr>
                     <w:ind w:left="360"/>
                     <w:rPr>
                       <w:sz w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="006B0F13">
                     <w:rPr>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>Open System Administration</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:sz w:val="18"/>
                     </w:rPr>
-                    <w:t>, Start&gt;All Programs&gt;B.A.S.I.S&gt;System Administration</w:t>
-[...2 lines deleted...]
-                <w:p w:rsidR="006B0F13" w:rsidRDefault="006B0F13" w:rsidP="006B0F13">
+                    <w:t>, Start&gt;All Programs</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00A33AC2">
+                    <w:rPr>
+                      <w:sz w:val="18"/>
+                    </w:rPr>
+                    <w:t>&gt;OnGuard</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:sz w:val="18"/>
+                    </w:rPr>
+                    <w:t>&gt;System Administration</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="6216AE6B" w14:textId="77777777" w:rsidR="006B0F13" w:rsidRDefault="006B0F13" w:rsidP="006B0F13">
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="2"/>
                     </w:numPr>
                     <w:ind w:left="360"/>
                     <w:rPr>
                       <w:sz w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:sz w:val="18"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">Open Access Panels: </w:t>
-[...16 lines deleted...]
-                <w:p w:rsidR="006B0F13" w:rsidRDefault="006B0F13" w:rsidP="006B0F13">
+                    <w:t>Open Access Panels: AccessControl&gt;Access Panels</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="1B2E186A" w14:textId="77777777" w:rsidR="006B0F13" w:rsidRDefault="006B0F13" w:rsidP="006B0F13">
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="2"/>
                     </w:numPr>
                     <w:ind w:left="360"/>
                     <w:rPr>
                       <w:sz w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Locate the </w:t>
                   </w:r>
                   <w:r w:rsidRPr="006B0F13">
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>Offline</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> tab and click on it to display offline lock access panels. </w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="006B0F13" w:rsidRDefault="006B0F13" w:rsidP="006B0F13">
+                <w:p w14:paraId="526B504E" w14:textId="77777777" w:rsidR="006B0F13" w:rsidRDefault="006B0F13" w:rsidP="006B0F13">
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="2"/>
                     </w:numPr>
                     <w:ind w:left="360"/>
                     <w:rPr>
                       <w:sz w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Right click on the access panel to download the offline panels. Select the </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>Download</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> option.</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:br/>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:noProof/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:drawing>
-                      <wp:inline distT="0" distB="0" distL="0" distR="0">
+                      <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4ED0FF2E" wp14:editId="42DA5530">
                         <wp:extent cx="1781175" cy="1213163"/>
                         <wp:effectExtent l="19050" t="0" r="9525" b="0"/>
                         <wp:docPr id="17" name="Picture 4"/>
                         <wp:cNvGraphicFramePr>
                           <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                         </wp:cNvGraphicFramePr>
                         <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                               <pic:nvPicPr>
                                 <pic:cNvPr id="0" name="Picture 4"/>
                                 <pic:cNvPicPr>
                                   <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                 </pic:cNvPicPr>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="rId11"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr bwMode="auto">
                                 <a:xfrm>
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1781175" cy="1213163"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect">
                                   <a:avLst/>
                                 </a:prstGeom>
                                 <a:noFill/>
                                 <a:ln w="9525">
                                   <a:noFill/>
                                   <a:miter lim="800000"/>
                                   <a:headEnd/>
                                   <a:tailEnd/>
                                 </a:ln>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:inline>
                     </w:drawing>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="006B0F13" w:rsidRDefault="006B0F13" w:rsidP="006B0F13">
+                <w:p w14:paraId="79F4AA35" w14:textId="77777777" w:rsidR="006B0F13" w:rsidRDefault="006B0F13" w:rsidP="006B0F13">
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="2"/>
                     </w:numPr>
                     <w:ind w:left="360"/>
                     <w:rPr>
                       <w:sz w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t xml:space="preserve">You will be prompted that this will force a full system download. Click on the </w:t>
                   </w:r>
                   <w:r w:rsidRPr="006B0F13">
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>OK</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> button.</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:br/>
                   </w:r>
                   <w:r w:rsidRPr="006B0F13">
                     <w:rPr>
+                      <w:noProof/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:drawing>
-                      <wp:inline distT="0" distB="0" distL="0" distR="0">
+                      <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4D02E53C" wp14:editId="0320FDA0">
                         <wp:extent cx="1562100" cy="564011"/>
                         <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                         <wp:docPr id="19" name="Picture 18"/>
                         <wp:cNvGraphicFramePr>
                           <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                         </wp:cNvGraphicFramePr>
                         <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                               <pic:nvPicPr>
                                 <pic:cNvPr id="0" name="Picture 10"/>
                                 <pic:cNvPicPr>
                                   <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                 </pic:cNvPicPr>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="rId12"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr bwMode="auto">
                                 <a:xfrm>
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1563386" cy="564475"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect">
                                   <a:avLst/>
                                 </a:prstGeom>
                                 <a:noFill/>
                                 <a:ln w="9525">
                                   <a:noFill/>
                                   <a:miter lim="800000"/>
                                   <a:headEnd/>
                                   <a:tailEnd/>
                                 </a:ln>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:inline>
                     </w:drawing>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="00AA2338" w:rsidRPr="00AA2338" w:rsidRDefault="006B0F13" w:rsidP="00AA2338">
+                <w:p w14:paraId="3A32A658" w14:textId="1D7BAE85" w:rsidR="00AA2338" w:rsidRPr="00AA2338" w:rsidRDefault="006B0F13" w:rsidP="00AA2338">
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="2"/>
                     </w:numPr>
                     <w:ind w:left="360"/>
                     <w:rPr>
                       <w:sz w:val="14"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="006B0F13">
                     <w:rPr>
                       <w:sz w:val="18"/>
                     </w:rPr>
-                    <w:t>Through the download process you will see notifications from the BASIS Transport Tray in the lower right corner by your clock. Once the download is completed, you will see a Sync Completed Successfully message.</w:t>
+                    <w:t xml:space="preserve">Through the download process you will see notifications from the </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00CB5BC5">
+                    <w:rPr>
+                      <w:sz w:val="18"/>
+                    </w:rPr>
+                    <w:t>BEST</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="006B0F13">
+                    <w:rPr>
+                      <w:sz w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Transport Tray in the lower right corner by your clock. Once the download is completed, you will see a Sync Completed Successfully message.</w:t>
                   </w:r>
                   <w:r w:rsidR="00AA2338" w:rsidRPr="00AA2338">
                     <w:rPr>
                       <w:noProof/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidR="00AA2338" w:rsidRPr="00AA2338">
                     <w:rPr>
+                      <w:noProof/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:drawing>
-                      <wp:inline distT="0" distB="0" distL="0" distR="0">
+                      <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="23AE99E6" wp14:editId="7C52DDED">
                         <wp:extent cx="1809750" cy="799506"/>
                         <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                         <wp:docPr id="22" name="Picture 20"/>
                         <wp:cNvGraphicFramePr>
                           <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                         </wp:cNvGraphicFramePr>
                         <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                               <pic:nvPicPr>
                                 <pic:cNvPr id="0" name="Picture 16"/>
                                 <pic:cNvPicPr>
                                   <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                 </pic:cNvPicPr>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="rId13"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr bwMode="auto">
                                 <a:xfrm>
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1806759" cy="798185"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect">
                                   <a:avLst/>
                                 </a:prstGeom>
                                 <a:noFill/>
                                 <a:ln w="9525">
                                   <a:noFill/>
                                   <a:miter lim="800000"/>
                                   <a:headEnd/>
                                   <a:tailEnd/>
                                 </a:ln>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:inline>
                     </w:drawing>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="00AA2338" w:rsidRDefault="00AA2338" w:rsidP="00AA2338">
+                <w:p w14:paraId="442457CF" w14:textId="77777777" w:rsidR="00AA2338" w:rsidRDefault="00AA2338" w:rsidP="00AA2338">
                   <w:pPr>
                     <w:pStyle w:val="Heading1"/>
                     <w:rPr>
                       <w:sz w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:sz w:val="24"/>
                     </w:rPr>
                     <w:t>Close Programs</w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="00AA2338" w:rsidRDefault="00AA2338" w:rsidP="00AA2338">
+                <w:p w14:paraId="414971DF" w14:textId="77777777" w:rsidR="00AA2338" w:rsidRDefault="00AA2338" w:rsidP="00AA2338">
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="3"/>
                     </w:numPr>
                     <w:ind w:left="360"/>
                     <w:rPr>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00AA2338">
                     <w:rPr>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Expand system tray by clicking on the </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:br/>
@@ -1171,420 +1185,545 @@
                     </w:rPr>
                     <w:br/>
                   </w:r>
                   <w:r w:rsidRPr="00AA2338">
                     <w:rPr>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t xml:space="preserve">the same steps with the BASIS </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:br/>
                   </w:r>
                   <w:r w:rsidRPr="00AA2338">
                     <w:rPr>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Transport Tray. </w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="00AA2338" w:rsidRPr="00AA2338" w:rsidRDefault="00AA2338" w:rsidP="00AA2338">
+                <w:p w14:paraId="39A25167" w14:textId="77777777" w:rsidR="00AA2338" w:rsidRPr="00AA2338" w:rsidRDefault="00AA2338" w:rsidP="00AA2338">
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="3"/>
                     </w:numPr>
                     <w:ind w:left="360"/>
                     <w:rPr>
                       <w:sz w:val="4"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00AA2338">
                     <w:rPr>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>Close system administration</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>.</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:br/>
                   </w:r>
                 </w:p>
               </w:txbxContent>
             </v:textbox>
           </v:shape>
         </w:pict>
       </w:r>
-      <w:r w:rsidR="006B0F13">
+      <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:pict>
+        <w:pict w14:anchorId="745D0160">
           <v:shape id="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-71.5pt;margin-top:38.7pt;width:258.35pt;height:560.7pt;z-index:251660288;mso-width-percent:400;mso-height-percent:200;mso-position-horizontal-relative:text;mso-position-vertical-relative:text;mso-width-percent:400;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin">
             <v:textbox style="mso-fit-shape-to-text:t">
               <w:txbxContent>
-                <w:p w:rsidR="00E93280" w:rsidRPr="00E93280" w:rsidRDefault="00E93280" w:rsidP="00E93280">
+                <w:p w14:paraId="2AB447B2" w14:textId="47A9911B" w:rsidR="00E93280" w:rsidRPr="00E93280" w:rsidRDefault="00E93280" w:rsidP="00E93280">
                   <w:pPr>
                     <w:pStyle w:val="Heading1"/>
                     <w:rPr>
                       <w:sz w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00E93280">
                     <w:rPr>
                       <w:sz w:val="24"/>
                     </w:rPr>
-                    <w:t>Downloading Using BASIS Transport Tray</w:t>
-[...2 lines deleted...]
-                <w:p w:rsidR="00E93280" w:rsidRPr="00E93280" w:rsidRDefault="00E93280" w:rsidP="00E93280">
+                    <w:t xml:space="preserve">Downloading Using </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00CB5BC5">
+                    <w:rPr>
+                      <w:sz w:val="24"/>
+                    </w:rPr>
+                    <w:t>BEST</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00E93280">
+                    <w:rPr>
+                      <w:sz w:val="24"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Transport Tray</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="612F43A4" w14:textId="77777777" w:rsidR="00E93280" w:rsidRPr="00E93280" w:rsidRDefault="00E93280" w:rsidP="00E93280">
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="1"/>
                     </w:numPr>
                     <w:rPr>
                       <w:sz w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00E93280">
                     <w:rPr>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Login to System Administration and make programming changes to users, access levels, time zones, etc. </w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="00E93280" w:rsidRPr="00E93280" w:rsidRDefault="00E93280" w:rsidP="00E93280">
+                <w:p w14:paraId="6D42CB75" w14:textId="77777777" w:rsidR="00E93280" w:rsidRPr="00E93280" w:rsidRDefault="00E93280" w:rsidP="00E93280">
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="1"/>
                     </w:numPr>
                     <w:rPr>
                       <w:sz w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00E93280">
                     <w:rPr>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Once programming changes have been completed, you are ready to download your readers for programming. </w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="00E93280" w:rsidRPr="00E93280" w:rsidRDefault="00E93280" w:rsidP="00E93280">
+                <w:p w14:paraId="36844263" w14:textId="55383669" w:rsidR="00E93280" w:rsidRPr="00E93280" w:rsidRDefault="00E93280" w:rsidP="00E93280">
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="1"/>
                     </w:numPr>
                     <w:rPr>
                       <w:sz w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00E93280">
                     <w:rPr>
                       <w:sz w:val="18"/>
                     </w:rPr>
-                    <w:t>To download your offline readers, you will open the BASIS Communication Server by navigating to Start&gt;Programs&gt;BASIS ET 694&gt; Services and Support&gt; Communication Server.</w:t>
-[...2 lines deleted...]
-                <w:p w:rsidR="00E93280" w:rsidRDefault="00E93280" w:rsidP="00E93280">
+                    <w:t>To download your offline readers, you will open the BASIS Communication Server by navigating to Start&gt;Programs&gt;</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00CB5BC5">
+                    <w:rPr>
+                      <w:sz w:val="18"/>
+                    </w:rPr>
+                    <w:t>OnGuard</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00E93280">
+                    <w:rPr>
+                      <w:sz w:val="18"/>
+                    </w:rPr>
+                    <w:t>&gt; Services and Support&gt; Communication Server.</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="0AF3A59D" w14:textId="77777777" w:rsidR="00E93280" w:rsidRDefault="00E93280" w:rsidP="00E93280">
                   <w:pPr>
                     <w:keepNext/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:noProof/>
                     </w:rPr>
                     <w:drawing>
-                      <wp:inline distT="0" distB="0" distL="0" distR="0">
+                      <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1218C7FC" wp14:editId="5BBCBDD3">
                         <wp:extent cx="2543175" cy="2022681"/>
                         <wp:effectExtent l="19050" t="0" r="9525" b="0"/>
                         <wp:docPr id="1" name="Picture 1"/>
                         <wp:cNvGraphicFramePr>
                           <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                         </wp:cNvGraphicFramePr>
                         <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                               <pic:nvPicPr>
                                 <pic:cNvPr id="0" name="Picture 1"/>
                                 <pic:cNvPicPr>
                                   <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                 </pic:cNvPicPr>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="rId14"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr bwMode="auto">
                                 <a:xfrm>
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="2545268" cy="2024346"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect">
                                   <a:avLst/>
                                 </a:prstGeom>
                                 <a:noFill/>
                                 <a:ln w="9525">
                                   <a:noFill/>
                                   <a:miter lim="800000"/>
                                   <a:headEnd/>
                                   <a:tailEnd/>
                                 </a:ln>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:inline>
                     </w:drawing>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="00E93280" w:rsidRPr="00E93280" w:rsidRDefault="00E93280" w:rsidP="00E93280">
+                <w:p w14:paraId="40251CC0" w14:textId="77777777" w:rsidR="00E93280" w:rsidRPr="00E93280" w:rsidRDefault="00E93280" w:rsidP="00E93280">
                   <w:pPr>
                     <w:pStyle w:val="Caption"/>
                   </w:pPr>
                   <w:r w:rsidRPr="00E93280">
                     <w:rPr>
                       <w:sz w:val="16"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Figure 1: The communication server will open and run in the lower right </w:t>
                   </w:r>
                   <w:r w:rsidRPr="006B0F13">
                     <w:rPr>
                       <w:sz w:val="16"/>
                     </w:rPr>
                     <w:t>corner of your screen.</w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="00E93280" w:rsidRPr="00E93280" w:rsidRDefault="00E93280" w:rsidP="00E93280">
+                <w:p w14:paraId="6ACCCBBD" w14:textId="1C348322" w:rsidR="00E93280" w:rsidRPr="00E93280" w:rsidRDefault="00E93280" w:rsidP="00E93280">
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="1"/>
                     </w:numPr>
                     <w:rPr>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00E93280">
                     <w:rPr>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
-                    <w:t>Open Transport Tray Start&gt;Programs&gt;Stanley Security Solutions&gt;Stanley BASIS Transport&gt;BASIS Transport Tray</w:t>
-[...2 lines deleted...]
-                <w:p w:rsidR="00E93280" w:rsidRDefault="00E93280" w:rsidP="00E93280">
+                    <w:t>Open Transport Tray Start&gt;Programs&gt;</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00A33AC2">
+                    <w:rPr>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>Best Access</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00E93280">
+                    <w:rPr>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>&gt;</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00A33AC2">
+                    <w:rPr>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> BEST</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00E93280">
+                    <w:rPr>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Transport&gt;</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00A33AC2">
+                    <w:rPr>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>BEST</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00E93280">
+                    <w:rPr>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Transport Tray</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="4DB0F145" w14:textId="5DC25DFD" w:rsidR="00E93280" w:rsidRDefault="00E93280" w:rsidP="00E93280">
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:keepNext/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="1"/>
                     </w:numPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00E93280">
                     <w:rPr>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
-                    <w:t>Both the BASIS COM Server and the BASIS Transport Tray Should be running in your system tray.</w:t>
+                    <w:t xml:space="preserve">Both the </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00A33AC2">
+                    <w:rPr>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">OnGuard </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00E93280">
                     <w:rPr>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">COM Server and the </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00A33AC2">
+                    <w:rPr>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">BEST </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00E93280">
+                    <w:rPr>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>Transport Tray Should be running in your system tray.</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00E93280">
+                    <w:rPr>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00E93280">
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
                     <w:drawing>
-                      <wp:inline distT="0" distB="0" distL="0" distR="0">
+                      <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="72CB3917" wp14:editId="795A27B4">
                         <wp:extent cx="1219200" cy="1589372"/>
                         <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                         <wp:docPr id="6" name="Picture 2"/>
                         <wp:cNvGraphicFramePr>
                           <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                         </wp:cNvGraphicFramePr>
                         <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                               <pic:nvPicPr>
                                 <pic:cNvPr id="0" name="Picture 25"/>
                                 <pic:cNvPicPr>
                                   <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                 </pic:cNvPicPr>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="rId15"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr bwMode="auto">
                                 <a:xfrm>
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1223448" cy="1594910"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect">
                                   <a:avLst/>
                                 </a:prstGeom>
                                 <a:noFill/>
                                 <a:ln w="9525">
                                   <a:noFill/>
                                   <a:miter lim="800000"/>
                                   <a:headEnd/>
                                   <a:tailEnd/>
                                 </a:ln>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:inline>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:txbxContent>
             </v:textbox>
           </v:shape>
         </w:pict>
       </w:r>
-      <w:r w:rsidR="00E93280">
+      <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:pict>
+        <w:pict w14:anchorId="2F0AA5B4">
           <v:shape id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:626.9pt;height:22.5pt;z-index:251663360;mso-position-horizontal:center;mso-position-horizontal-relative:text;mso-position-vertical-relative:text;mso-width-relative:margin;mso-height-relative:margin" filled="f" stroked="f">
             <v:textbox>
               <w:txbxContent>
-                <w:p w:rsidR="00E93280" w:rsidRPr="006B0F13" w:rsidRDefault="00E93280" w:rsidP="00E93280">
+                <w:p w14:paraId="5348CDF4" w14:textId="74443C2B" w:rsidR="00E93280" w:rsidRPr="006B0F13" w:rsidRDefault="00E93280" w:rsidP="00E93280">
                   <w:pPr>
                     <w:pStyle w:val="Heading1"/>
                     <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="006B0F13">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                     </w:rPr>
-                    <w:t>Using BASIS Transport and Transport Tray on the BASIS Computer</w:t>
-[...2 lines deleted...]
-                <w:p w:rsidR="00E93280" w:rsidRPr="006B0F13" w:rsidRDefault="00E93280" w:rsidP="00E93280">
+                    <w:t xml:space="preserve">Using </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00A33AC2">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                    </w:rPr>
+                    <w:t>BEST</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="006B0F13">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Transport and Transport Tray on the </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00A33AC2">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                    </w:rPr>
+                    <w:t>OnGuard</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="006B0F13">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Computer</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="2B11F4B7" w14:textId="77777777" w:rsidR="00E93280" w:rsidRPr="006B0F13" w:rsidRDefault="00E93280" w:rsidP="00E93280">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:color w:val="000000" w:themeColor="text1"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:txbxContent>
             </v:textbox>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="002C6CAC" w:rsidSect="00E93280">
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
       <w:pgMar w:top="270" w:right="1440" w:bottom="450" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1B567A77"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DA58E3B4"/>
     <w:lvl w:ilvl="0" w:tplc="1A126656">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -1630,51 +1769,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="29B412FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9F948296"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -1716,51 +1855,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="36CC79B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C79AE7CA"/>
     <w:lvl w:ilvl="0" w:tplc="555E49D2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -1806,51 +1945,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="37B6741C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C79AE7CA"/>
     <w:lvl w:ilvl="0" w:tplc="555E49D2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -1896,51 +2035,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="406931A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5E5EABAC"/>
     <w:lvl w:ilvl="0" w:tplc="555E49D2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -1986,309 +2125,554 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="800921446">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1838185905">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="688218660">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="125708545">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="920716822">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:compat/>
+  <w:compat>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+  </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E93280"/>
     <w:rsid w:val="002C6CAC"/>
     <w:rsid w:val="006B0F13"/>
     <w:rsid w:val="006E08D0"/>
+    <w:rsid w:val="007C22C4"/>
+    <w:rsid w:val="00A33AC2"/>
     <w:rsid w:val="00AA2338"/>
+    <w:rsid w:val="00CB5BC5"/>
     <w:rsid w:val="00D97FFA"/>
     <w:rsid w:val="00E93280"/>
     <w:rsid w:val="00FA765E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac m:val="off"/>
+    <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1032"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="5812E2E1"/>
+  <w15:docId w15:val="{BC1DB625-8006-4AF1-B56C-50702B29E207}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="002C6CAC"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00E93280"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="480" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E93280"/>
     <w:pPr>
@@ -2341,51 +2725,51 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Caption">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00E93280"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>